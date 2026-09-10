--- v1 (2026-01-21)
+++ v2 (2026-09-10)
@@ -101,63 +101,68 @@
                 <w:szCs w:val="24"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Контакты по вопросам обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">По вопросамобучения в 40 Российском центре подготовки спасателей просьбаобращаться к руководящему составу 40 РЦПС:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1. Начальник 40 РЦПС - подполковник Чеботарев Роман Олегович тел.8(495)993-27-60, добавочный 1011.</w:t>
+              <w:t xml:space="preserve">1. Начальник 40 РЦПС - полковник Чеботарев Роман Олегович тел.8(495)993-27-60, добавочный 1011.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2. Заместитель начальника 40 РЦПС - подполковник Забалуев АлександрФедорович тел. 8(495)993-27-60, добавочный 1199.</w:t>
+              <w:t xml:space="preserve">2. Заместитель начальника 40 РЦПС - подполковник Барабанов ЛеонидАлексеевич тел. 8(963)771-70-89, добавочный 1199.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3. Начальник учебного отдела 40 РЦПС - подполковник Волков СергейНиколаевич тел. 8(495)993-27-60, добавочный 1164.</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4. Почта: 40rcps@nsc.50.mchs.gov.ru</w:t>
             </w:r>
             <w:br/>
             <w:br/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийных бедствий© 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>